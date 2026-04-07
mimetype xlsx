--- v2 (2026-02-04)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad75e7a7b297413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e4f5e2bacb425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0222f02af07478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2204f1fcd7f34339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0222f02af07478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2204f1fcd7f34339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8654,301 +8654,577 @@
       </x:c>
       <x:c r="O94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>364009131</x:t>
         </x:is>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E95" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F95" t="inlineStr">
         <x:is>
-          <x:t>4.75</x:t>
+          <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G95" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H95" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I95" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K95" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L95" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M95" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P95" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q95" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R95" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>08/14/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E96" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I96" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L96" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M96" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R96" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="inlineStr">
         <x:is>
           <x:t>118313656</x:t>
         </x:is>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>118313656</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>81202731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>118313656</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
           <x:t>09/05/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C97" t="inlineStr">
+      <x:c r="C100" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D97" t="inlineStr">
+      <x:c r="D100" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="E97" t="inlineStr">
+      <x:c r="E100" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F97" t="inlineStr">
+      <x:c r="F100" t="inlineStr">
         <x:is>
           <x:t>4.25</x:t>
         </x:is>
       </x:c>
-      <x:c r="G97" t="inlineStr">
+      <x:c r="G100" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
-      <x:c r="H97" t="inlineStr">
+      <x:c r="H100" t="inlineStr">
         <x:is>
           <x:t>1.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I97" t="inlineStr">
+      <x:c r="I100" t="inlineStr">
         <x:is>
           <x:t>5</x:t>
         </x:is>
       </x:c>
-      <x:c r="J97" t="inlineStr">
+      <x:c r="J100" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
-      <x:c r="K97" t="inlineStr">
+      <x:c r="K100" t="inlineStr">
         <x:is>
           <x:t>56</x:t>
         </x:is>
       </x:c>
-      <x:c r="L97" t="inlineStr">
+      <x:c r="L100" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="M97" t="inlineStr">
+      <x:c r="M100" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="N97" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R97" t="inlineStr">
+      <x:c r="N100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>