--- v3 (2026-04-07)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e4f5e2bacb425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249f924c80444e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2204f1fcd7f34339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R81c678066bd04814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2204f1fcd7f34339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c678066bd04814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9203,28 +9203,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L101" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>