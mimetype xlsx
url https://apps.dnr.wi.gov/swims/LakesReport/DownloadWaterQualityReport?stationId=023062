--- v4 (2026-05-27)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra249f924c80444e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aca32bd935a452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R81c678066bd04814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c33f0617b694f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c678066bd04814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c33f0617b694f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8562,761 +8562,853 @@
       </x:c>
       <x:c r="O93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="inlineStr">
         <x:is>
-          <x:t>348905607</x:t>
+          <x:t>402835772</x:t>
         </x:is>
       </x:c>
       <x:c r="B94" t="inlineStr">
         <x:is>
-          <x:t>04/30/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C94" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D94" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E94" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F94" t="inlineStr">
         <x:is>
-          <x:t>4.5</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="G94" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H94" t="inlineStr">
         <x:is>
-          <x:t>1.4</x:t>
+          <x:t>0.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K94" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="L94" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O94" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P94" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q94" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R94" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="inlineStr">
         <x:is>
-          <x:t>364009131</x:t>
+          <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B95" t="inlineStr">
         <x:is>
           <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C95" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D95" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E95" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F95" t="inlineStr">
         <x:is>
           <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G95" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H95" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K95" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L95" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="M95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P95" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q95" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R95" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="inlineStr">
         <x:is>
-          <x:t>81202731</x:t>
+          <x:t>364009131</x:t>
         </x:is>
       </x:c>
       <x:c r="B96" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C96" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D96" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E96" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F96" t="inlineStr">
         <x:is>
-          <x:t>4.75</x:t>
+          <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G96" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H96" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K96" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N96" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P96" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q96" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R96" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B97" t="inlineStr">
         <x:is>
           <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C97" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D97" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E97" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F97" t="inlineStr">
         <x:is>
           <x:t>4.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G97" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H97" t="inlineStr">
         <x:is>
           <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I97" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K97" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L97" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M97" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N97" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P97" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q97" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R97" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="inlineStr">
         <x:is>
           <x:t>118313656</x:t>
         </x:is>
       </x:c>
       <x:c r="B98" t="inlineStr">
         <x:is>
-          <x:t>08/14/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C98" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D98" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E98" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F98" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G98" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H98" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I98" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K98" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L98" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="M98" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="inlineStr">
         <x:is>
-          <x:t>81202731</x:t>
+          <x:t>118313656</x:t>
         </x:is>
       </x:c>
       <x:c r="B99" t="inlineStr">
         <x:is>
-          <x:t>09/04/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C99" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D99" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E99" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F99" t="inlineStr">
         <x:is>
-          <x:t>4.25</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="G99" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H99" t="inlineStr">
         <x:is>
-          <x:t>1.3</x:t>
+          <x:t>1.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I99" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J99" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K99" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="L99" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M99" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="N99" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O99" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P99" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q99" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R99" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="inlineStr">
         <x:is>
-          <x:t>118313656</x:t>
+          <x:t>81202731</x:t>
         </x:is>
       </x:c>
       <x:c r="B100" t="inlineStr">
         <x:is>
-          <x:t>09/05/2025</x:t>
+          <x:t>09/04/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C100" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D100" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="E100" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F100" t="inlineStr">
         <x:is>
           <x:t>4.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G100" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H100" t="inlineStr">
         <x:is>
           <x:t>1.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I100" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J100" t="inlineStr">
         <x:is>
-          <x:t>31</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K100" t="inlineStr">
         <x:is>
           <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c r="L100" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M100" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P100" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q100" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R100" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="inlineStr">
         <x:is>
+          <x:t>118313656</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>09/05/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t>4.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K101" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L101" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M101" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
-      <x:c r="B101" t="inlineStr">
+      <x:c r="B102" t="inlineStr">
         <x:is>
           <x:t>04/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C101" t="inlineStr">
+      <x:c r="C102" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D101" t="inlineStr">
+      <x:c r="D102" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="E101" t="inlineStr">
+      <x:c r="E102" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F101" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="L101" t="inlineStr">
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L102" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
-      <x:c r="M101" t="inlineStr">
-[...24 lines deleted...]
-      <x:c r="R101" t="inlineStr">
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R102" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>