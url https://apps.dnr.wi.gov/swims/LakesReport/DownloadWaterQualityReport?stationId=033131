--- v3 (2026-03-12)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd089fb1331da4180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6b9f8528b14a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R663488f780c843b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra33a3c40637b4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R663488f780c843b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra33a3c40637b4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>