--- v4 (2026-04-30)
+++ v5 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6b9f8528b14a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1602fcb276a4b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra33a3c40637b4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c2a9eec89204553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra33a3c40637b4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c2a9eec89204553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>