--- v5 (2026-06-17)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1602fcb276a4b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae3216b032a4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c2a9eec89204553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57106e3c16b6488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c2a9eec89204553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57106e3c16b6488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15919,28 +15919,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P173" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q173" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R173" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L174" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M174" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>