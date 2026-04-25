--- v2 (2026-03-11)
+++ v3 (2026-04-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01ab41923d247f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542ab0acd6014a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R73e72a0e0341404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0ad301f6f244682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73e72a0e0341404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ad301f6f244682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>