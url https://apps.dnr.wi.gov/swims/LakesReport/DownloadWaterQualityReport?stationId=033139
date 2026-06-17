--- v3 (2026-04-25)
+++ v4 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542ab0acd6014a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bd7db5962a4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0ad301f6f244682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R126d97d5e68f4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ad301f6f244682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R126d97d5e68f4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42507,28 +42507,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O462" t="inlineStr">
         <x:is>
           <x:t>NA</x:t>
         </x:is>
       </x:c>
       <x:c r="P462" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q462" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R462" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L463" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>