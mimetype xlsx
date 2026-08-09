--- v4 (2026-06-17)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bd7db5962a4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80498a8cbea1430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R126d97d5e68f4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a3a4ad7e6d44000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R126d97d5e68f4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a3a4ad7e6d44000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42599,28 +42599,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O463" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P463" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q463" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R463" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>16115945</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K464" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N464" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P464" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q464" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R464" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L465" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M465" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>16115945</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K466" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N466" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P466" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q466" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R466" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>16115945</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t>6.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K467" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N467" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P467" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q467" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R467" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>