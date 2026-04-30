--- v1 (2026-03-12)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ed9b4822ee40b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbb0641367848f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd48efbfff393403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2fbcba3fc9bb4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd48efbfff393403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fbcba3fc9bb4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>