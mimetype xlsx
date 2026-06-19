--- v2 (2026-04-30)
+++ v3 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbb0641367848f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c450cc02d144b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2fbcba3fc9bb4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R865335b3f9c64277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fbcba3fc9bb4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R865335b3f9c64277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>