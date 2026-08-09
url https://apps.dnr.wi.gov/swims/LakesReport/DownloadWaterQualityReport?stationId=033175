--- v3 (2026-06-19)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c450cc02d144b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118caee64bee48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R865335b3f9c64277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02fed9fb25204a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R865335b3f9c64277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02fed9fb25204a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29075,28 +29075,856 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O316" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P316" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q316" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R316" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P317" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q317" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R317" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N318" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P318" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q318" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R318" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L319" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M319" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B321" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C321" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D321" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E321" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N321" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P321" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q321" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R321" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B324" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C324" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D324" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E324" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G324" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N324" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P324" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q324" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R324" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="325">
+      <x:c r="A325" t="inlineStr">
+        <x:is>
+          <x:t>144113354</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B325" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C325" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D325" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E325" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G325" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N325" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O325" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P325" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q325" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R325" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>