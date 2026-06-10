--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ae6edda7ba4e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcbdf58fe5841b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b1b8e67030e44f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec6f7a758968406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b1b8e67030e44f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec6f7a758968406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>