--- v2 (2026-06-10)
+++ v3 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcbdf58fe5841b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8cd535e7114086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec6f7a758968406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9640f73679d24eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec6f7a758968406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9640f73679d24eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20059,28 +20059,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P218" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q218" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R218" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L219" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M219" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L220" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M220" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>