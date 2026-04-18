--- v0 (2025-10-21)
+++ v1 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdf9bb0f2574114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed7ecb93f484fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9d62cd910204f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd72c5382b5ed489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9d62cd910204f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd72c5382b5ed489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>