--- v1 (2026-04-18)
+++ v2 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed7ecb93f484fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdd0091487a4271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd72c5382b5ed489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R157ed799350e405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd72c5382b5ed489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R157ed799350e405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22911,28 +22911,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R249" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L250" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>