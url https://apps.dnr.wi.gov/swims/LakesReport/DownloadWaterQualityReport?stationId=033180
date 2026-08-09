--- v2 (2026-06-17)
+++ v3 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbdd0091487a4271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5764da8ed743aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R157ed799350e405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9ad2eca498e147be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R157ed799350e405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ad2eca498e147be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23003,28 +23003,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O250" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P250" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q250" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R250" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C251" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D251" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E251" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L251" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M251" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>