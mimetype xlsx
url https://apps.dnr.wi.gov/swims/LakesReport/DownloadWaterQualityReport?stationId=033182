--- v1 (2026-01-23)
+++ v2 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d2180799b44a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f4351c2f8f4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R900d13ec11054561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R19bf28d19d6847cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R900d13ec11054561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19bf28d19d6847cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>