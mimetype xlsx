--- v2 (2026-04-08)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f4351c2f8f4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03a897b0b594ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R19bf28d19d6847cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbda2dbacd940499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19bf28d19d6847cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbda2dbacd940499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32387,28 +32387,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O352" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P352" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q352" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R352" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="353">
+      <x:c r="A353" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B353" t="inlineStr">
+        <x:is>
+          <x:t>04/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C353" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D353" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E353" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F353" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G353" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H353" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K353" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N353" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P353" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q353" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R353" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B354" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C354" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D354" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E354" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F354" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G354" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H354" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K354" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N354" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P354" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q354" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R354" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K355" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N355" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P355" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q355" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R355" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L356" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K357" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N357" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P357" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q357" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R357" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K358" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N358" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P358" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q358" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R358" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>