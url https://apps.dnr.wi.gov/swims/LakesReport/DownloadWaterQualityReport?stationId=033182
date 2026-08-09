--- v3 (2026-06-21)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03a897b0b594ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf5145ac0e94cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbda2dbacd940499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41e07c124fae4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbda2dbacd940499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41e07c124fae4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32939,28 +32939,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P358" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q358" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R358" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L359" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M359" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K360" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N360" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P360" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q360" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R360" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K361" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N361" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P361" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q361" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R361" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K362" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N362" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P362" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q362" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R362" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>