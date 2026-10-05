--- v4 (2026-08-09)
+++ v5 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf5145ac0e94cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50a92fd67564a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41e07c124fae4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95dc4a9ad1514aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41e07c124fae4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95dc4a9ad1514aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33307,28 +33307,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O362" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P362" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q362" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R362" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L363" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M363" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N364" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P364" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q364" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R364" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L365" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M365" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K366" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N366" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P366" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q366" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R366" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>34970170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K367" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N367" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P367" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q367" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R367" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>