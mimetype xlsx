--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf507fa3f29440d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7774987c4bd4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9491bee1cfee442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4bbb1079fe404de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9491bee1cfee442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bbb1079fe404de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>