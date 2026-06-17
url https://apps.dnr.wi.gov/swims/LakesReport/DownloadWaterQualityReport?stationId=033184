--- v2 (2026-04-23)
+++ v3 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7774987c4bd4599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888402c334e4156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4bbb1079fe404de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1008de034734945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bbb1079fe404de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1008de034734945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12423,28 +12423,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O135" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P135" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q135" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R135" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L136" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>