--- v3 (2026-06-17)
+++ v4 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1888402c334e4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272b7d1942e84947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1008de034734945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a6cbc792de54cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1008de034734945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a6cbc792de54cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12515,28 +12515,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R136" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L137" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M137" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>