--- v4 (2026-08-09)
+++ v5 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab260d9bdf64717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ee0b420b4543f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R687e4238dbab4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4de889dd11b4fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R687e4238dbab4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4de889dd11b4fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20427,28 +20427,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>67668330</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>67668330</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>09/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K225" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N225" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P225" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q225" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R225" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>67668330</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>09/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N226" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P226" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q226" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R226" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>