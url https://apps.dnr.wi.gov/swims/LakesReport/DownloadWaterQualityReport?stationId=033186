--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f8f5aac52b4a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6758856cdf84a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8ee4f3f38ab2453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6427cdb5ab9147ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8ee4f3f38ab2453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6427cdb5ab9147ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>