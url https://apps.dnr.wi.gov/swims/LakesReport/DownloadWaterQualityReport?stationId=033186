--- v3 (2026-04-06)
+++ v4 (2026-05-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6758856cdf84a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8120444a2af14d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6427cdb5ab9147ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9bd8928ae8041ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6427cdb5ab9147ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9bd8928ae8041ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>