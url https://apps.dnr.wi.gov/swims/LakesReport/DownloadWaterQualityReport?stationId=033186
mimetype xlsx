--- v4 (2026-05-22)
+++ v5 (2026-07-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8120444a2af14d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef956d38128436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9bd8928ae8041ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R993e6e309e3d4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9bd8928ae8041ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R993e6e309e3d4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>