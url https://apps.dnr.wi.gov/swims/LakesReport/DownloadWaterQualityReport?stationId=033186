--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef956d38128436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d5440fee9e407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R993e6e309e3d4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R98ec68f2590b40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R993e6e309e3d4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98ec68f2590b40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24475,28 +24475,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P266" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q266" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R266" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="267">
+      <x:c r="A267" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L267" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M267" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>