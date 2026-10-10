--- v6 (2026-08-22)
+++ v7 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d5440fee9e407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ee116b9c5c4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R98ec68f2590b40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Redb4993ed9d24941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98ec68f2590b40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Redb4993ed9d24941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24478,117 +24478,669 @@
       </x:c>
       <x:c r="O266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P266" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q266" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R266" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="inlineStr">
         <x:is>
+          <x:t>356551767</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B267" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C267" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D267" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E267" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N267" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O267" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P267" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q267" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R267" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="268">
+      <x:c r="A268" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B267" t="inlineStr">
+      <x:c r="B268" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C267" t="inlineStr">
+      <x:c r="C268" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D267" t="inlineStr">
+      <x:c r="D268" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="E267" t="inlineStr">
+      <x:c r="E268" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F267" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I267" t="inlineStr">
+      <x:c r="F268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I268" t="inlineStr">
         <x:is>
           <x:t>15</x:t>
         </x:is>
       </x:c>
-      <x:c r="J267" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L267" t="inlineStr">
+      <x:c r="J268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L268" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="M267" t="inlineStr">
+      <x:c r="M268" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="N267" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R268" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="269">
+      <x:c r="A269" t="inlineStr">
+        <x:is>
+          <x:t>356551767</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B269" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C269" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D269" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E269" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F269" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H269" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K269" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N269" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O269" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P269" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q269" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R269" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>08/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L270" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M270" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>356551767</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>08/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K271" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N271" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P271" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q271" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R271" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L272" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M272" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="273">
+      <x:c r="A273" t="inlineStr">
+        <x:is>
+          <x:t>356551767</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B273" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C273" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D273" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E273" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F273" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H273" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K273" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N273" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P273" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q273" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R273" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>