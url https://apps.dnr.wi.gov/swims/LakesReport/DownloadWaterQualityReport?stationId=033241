--- v6 (2026-08-09)
+++ v7 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c4186aeb5d4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e975ed98724599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1455d2011d664cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb75e71e0af064838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1455d2011d664cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb75e71e0af064838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8007,28 +8007,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R87" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B88" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C88" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D88" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E88" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I88" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J88" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L88" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M88" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R88" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B89" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C89" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D89" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E89" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I89" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L89" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M89" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R89" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>