--- v2 (2026-03-20)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be10176204a4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4431463e5431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cddabb52a694614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31a53b8287634b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cddabb52a694614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31a53b8287634b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>