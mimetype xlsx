--- v3 (2026-05-14)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4431463e5431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b28c2cbcb49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31a53b8287634b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1e55d660e5ed4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31a53b8287634b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e55d660e5ed4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -45454,853 +45454,1957 @@
       </x:c>
       <x:c r="O494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R494" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B495" t="inlineStr">
         <x:is>
-          <x:t>06/24/2025</x:t>
+          <x:t>05/18/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C495" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D495" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E495" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>34.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>10.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I495" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J495" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="L495" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M495" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O495" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R495" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B496" t="inlineStr">
         <x:is>
-          <x:t>07/15/2025</x:t>
+          <x:t>05/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C496" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D496" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E496" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>29.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="I496" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J496" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="L496" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M496" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O496" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R496" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="inlineStr">
         <x:is>
-          <x:t>357720852</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B497" t="inlineStr">
         <x:is>
-          <x:t>07/15/2025</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C497" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D497" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E497" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F497" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>27.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G497" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H497" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>8.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K497" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="L497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N497" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O497" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P497" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q497" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R497" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B498" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>06/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C498" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D498" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E498" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>24.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I498" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c r="L498" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M498" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O498" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R498" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B499" t="inlineStr">
         <x:is>
-          <x:t>08/05/2025</x:t>
+          <x:t>06/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C499" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D499" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E499" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="G499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I499" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J499" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L499" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M499" t="inlineStr">
         <x:is>
-          <x:t>37</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="N499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O499" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R499" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="inlineStr">
         <x:is>
-          <x:t>357720852</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B500" t="inlineStr">
         <x:is>
-          <x:t>08/05/2025</x:t>
+          <x:t>07/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C500" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D500" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E500" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F500" t="inlineStr">
         <x:is>
-          <x:t>14.5</x:t>
+          <x:t>22.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G500" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H500" t="inlineStr">
         <x:is>
-          <x:t>4.4</x:t>
+          <x:t>6.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K500" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="L500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N500" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O500" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P500" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q500" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R500" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>8189377</x:t>
         </x:is>
       </x:c>
       <x:c r="B501" t="inlineStr">
         <x:is>
-          <x:t>08/26/2025</x:t>
+          <x:t>07/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C501" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D501" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E501" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>21.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I501" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J501" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>33</x:t>
         </x:is>
       </x:c>
       <x:c r="L501" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M501" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O501" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R501" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="inlineStr">
         <x:is>
-          <x:t>357720852</x:t>
+          <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B502" t="inlineStr">
         <x:is>
-          <x:t>08/26/2025</x:t>
+          <x:t>07/15/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C502" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D502" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E502" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F502" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G502" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H502" t="inlineStr">
         <x:is>
-          <x:t>3.6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I502" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J502" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K502" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L502" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M502" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="N502" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O502" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P502" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q502" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R502" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="inlineStr">
         <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B503" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C503" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D503" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E503" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F503" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G503" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H503" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K503" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N503" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P503" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q503" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R503" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="504">
+      <x:c r="A504" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B503" t="inlineStr">
+      <x:c r="B504" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C504" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D504" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E504" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I504" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L504" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M504" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="505">
+      <x:c r="A505" t="inlineStr">
+        <x:is>
+          <x:t>8189377</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B505" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C505" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D505" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E505" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F505" t="inlineStr">
+        <x:is>
+          <x:t>18.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G505" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H505" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K505" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N505" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P505" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q505" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R505" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L506" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M506" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K507" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N507" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P507" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q507" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R507" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="508">
+      <x:c r="A508" t="inlineStr">
+        <x:is>
+          <x:t>8189377</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B508" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C508" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D508" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E508" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F508" t="inlineStr">
+        <x:is>
+          <x:t>17.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G508" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H508" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K508" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N508" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P508" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q508" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R508" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="509">
+      <x:c r="A509" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B509" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C509" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D509" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E509" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I509" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M509" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="510">
+      <x:c r="A510" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B510" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C510" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D510" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E510" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F510" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G510" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H510" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K510" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N510" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P510" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q510" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R510" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="511">
+      <x:c r="A511" t="inlineStr">
+        <x:is>
+          <x:t>8189377</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B511" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C511" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D511" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E511" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F511" t="inlineStr">
+        <x:is>
+          <x:t>16.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G511" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H511" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K511" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N511" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P511" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q511" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R511" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="512">
+      <x:c r="A512" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B512" t="inlineStr">
         <x:is>
           <x:t>09/07/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C503" t="inlineStr">
+      <x:c r="C512" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D503" t="inlineStr">
+      <x:c r="D512" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="E503" t="inlineStr">
+      <x:c r="E512" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F503" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I503" t="inlineStr">
+      <x:c r="F512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I512" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
-      <x:c r="J503" t="inlineStr">
+      <x:c r="J512" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="K503" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="L503" t="inlineStr">
+      <x:c r="K512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L512" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="M503" t="inlineStr">
+      <x:c r="M512" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
-      <x:c r="N503" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R503" t="inlineStr">
+      <x:c r="N512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="513">
+      <x:c r="A513" t="inlineStr">
+        <x:is>
+          <x:t>8189377</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B513" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C513" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D513" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E513" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F513" t="inlineStr">
+        <x:is>
+          <x:t>16.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G513" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H513" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K513" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N513" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P513" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q513" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R513" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="514">
+      <x:c r="A514" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B514" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C514" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D514" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E514" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L514" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="515">
+      <x:c r="A515" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B515" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C515" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D515" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E515" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I515" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M515" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q515" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>