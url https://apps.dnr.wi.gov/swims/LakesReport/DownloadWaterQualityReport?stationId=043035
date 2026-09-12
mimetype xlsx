--- v4 (2026-07-27)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b28c2cbcb49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470401ea847043c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1e55d660e5ed4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b08f9272dbe4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e55d660e5ed4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b08f9272dbe4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47383,28 +47383,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R515" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="516">
+      <x:c r="A516" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B516" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C516" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D516" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E516" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I516" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L516" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M516" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R516" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="517">
+      <x:c r="A517" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B517" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C517" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D517" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E517" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I517" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L517" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M517" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R517" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="518">
+      <x:c r="A518" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B518" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C518" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D518" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E518" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I518" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L518" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M518" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R518" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>