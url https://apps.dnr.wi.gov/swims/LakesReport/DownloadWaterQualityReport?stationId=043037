--- v1 (2026-03-19)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafcd33b8ffde4d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418bde6d422e4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R445510d3974847d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5cd340ecdaf4687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R445510d3974847d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5cd340ecdaf4687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38459,28 +38459,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>400447687</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>05/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K419" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N419" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P419" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q419" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R419" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>