--- v2 (2026-05-14)
+++ v3 (2026-06-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418bde6d422e4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcccaef13df40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5cd340ecdaf4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e8bb202a28d4327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5cd340ecdaf4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e8bb202a28d4327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38462,117 +38462,301 @@
       </x:c>
       <x:c r="O418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R418" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="inlineStr">
         <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L419" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>05/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L420" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
           <x:t>400447687</x:t>
         </x:is>
       </x:c>
-      <x:c r="B419" t="inlineStr">
+      <x:c r="B421" t="inlineStr">
         <x:is>
           <x:t>05/06/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C419" t="inlineStr">
+      <x:c r="C421" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D419" t="inlineStr">
+      <x:c r="D421" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="E419" t="inlineStr">
+      <x:c r="E421" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F419" t="inlineStr">
+      <x:c r="F421" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="G419" t="inlineStr">
+      <x:c r="G421" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H419" t="inlineStr">
+      <x:c r="H421" t="inlineStr">
         <x:is>
           <x:t>3.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I419" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K419" t="inlineStr">
+      <x:c r="I421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K421" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="L419" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N419" t="inlineStr">
+      <x:c r="L421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N421" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O419" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P419" t="inlineStr">
+      <x:c r="O421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P421" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q419" t="inlineStr">
+      <x:c r="Q421" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R419" t="inlineStr">
+      <x:c r="R421" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>