--- v3 (2026-06-29)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bcccaef13df40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd7b3a67fb14a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e8bb202a28d4327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R79dd0af320b5437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e8bb202a28d4327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79dd0af320b5437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38735,28 +38735,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O421" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P421" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q421" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R421" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L422" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M422" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>400447687</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C423" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D423" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E423" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F423" t="inlineStr">
+        <x:is>
+          <x:t>13.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G423" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H423" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K423" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N423" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P423" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q423" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R423" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>