--- v4 (2026-04-13)
+++ v5 (2026-05-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ed98479f184b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde26bd5abf3a45b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86c410fb516c4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf8881d3ea394c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86c410fb516c4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf8881d3ea394c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>