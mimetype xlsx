--- v5 (2026-05-29)
+++ v6 (2026-07-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde26bd5abf3a45b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce3332902954a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf8881d3ea394c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6af733475904bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf8881d3ea394c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6af733475904bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17299,28 +17299,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>