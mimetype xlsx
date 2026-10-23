--- v7 (2026-09-07)
+++ v8 (2026-10-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae321260df74fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65d7732cd1e4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f1477960fbd44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3348294566af4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f1477960fbd44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3348294566af4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18403,28 +18403,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O200" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P200" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q200" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R200" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="201">
+      <x:c r="A201" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B201" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C201" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D201" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E201" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I201" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L201" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M201" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R201" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K202" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N202" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P202" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q202" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R202" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>10/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>