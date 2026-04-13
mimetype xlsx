--- v3 (2026-02-23)
+++ v4 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436ca7b14dcd43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ed98479f184b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2890e8f818e2400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86c410fb516c4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2890e8f818e2400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86c410fb516c4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>