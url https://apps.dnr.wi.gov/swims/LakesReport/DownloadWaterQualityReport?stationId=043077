--- v4 (2026-04-13)
+++ v5 (2026-07-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ed98479f184b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce3332902954a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86c410fb516c4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6af733475904bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86c410fb516c4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6af733475904bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17299,28 +17299,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>06/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>