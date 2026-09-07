--- v5 (2026-07-15)
+++ v6 (2026-09-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce3332902954a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae321260df74fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6af733475904bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f1477960fbd44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6af733475904bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f1477960fbd44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13279,101 +13279,101 @@
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B145" t="inlineStr">
         <x:is>
           <x:t>07/08/2021</x:t>
         </x:is>
       </x:c>
       <x:c r="C145" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D145" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="E145" t="inlineStr">
         <x:is>
           <x:t>2021</x:t>
         </x:is>
       </x:c>
       <x:c r="F145" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="G145" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H145" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I145" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J145" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K145" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L145" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M145" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N145" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O145" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P145" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q145" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R145" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B146" t="inlineStr">
         <x:is>
           <x:t>07/09/2021</x:t>
         </x:is>
       </x:c>
       <x:c r="C146" t="inlineStr">
@@ -14751,111 +14751,111 @@
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B161" t="inlineStr">
         <x:is>
           <x:t>09/06/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="C161" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D161" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="E161" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="F161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="G161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I161" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="J161" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L161" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M161" t="inlineStr">
         <x:is>
           <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="N161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O161" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R161" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B162" t="inlineStr">
         <x:is>
           <x:t>05/16/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C162" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D162" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E162" t="inlineStr">
@@ -15619,496 +15619,496 @@
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J170" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K170" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L170" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M170" t="inlineStr">
         <x:is>
           <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="N170" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O170" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P170" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q170" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R170" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B171" t="inlineStr">
         <x:is>
-          <x:t>08/29/2023</x:t>
+          <x:t>09/05/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C171" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D171" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="E171" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F171" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>15.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H171" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K171" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N171" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P171" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q171" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R171" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B172" t="inlineStr">
         <x:is>
-          <x:t>09/05/2023</x:t>
+          <x:t>09/21/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C172" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D172" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="E172" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F172" t="inlineStr">
         <x:is>
-          <x:t>15.5</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="G172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H172" t="inlineStr">
         <x:is>
-          <x:t>4.7</x:t>
+          <x:t>5.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K172" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>36</x:t>
         </x:is>
       </x:c>
       <x:c r="L172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N172" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R172" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B173" t="inlineStr">
         <x:is>
-          <x:t>09/21/2023</x:t>
+          <x:t>09/26/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C173" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D173" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E173" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F173" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>18.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H173" t="inlineStr">
         <x:is>
-          <x:t>5.2</x:t>
+          <x:t>5.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K173" t="inlineStr">
         <x:is>
-          <x:t>36</x:t>
+          <x:t>35</x:t>
         </x:is>
       </x:c>
       <x:c r="L173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N173" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O173" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P173" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q173" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R173" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B174" t="inlineStr">
         <x:is>
-          <x:t>09/26/2023</x:t>
+          <x:t>10/07/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C174" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D174" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E174" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F174" t="inlineStr">
         <x:is>
-          <x:t>18.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H174" t="inlineStr">
         <x:is>
-          <x:t>5.6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K174" t="inlineStr">
         <x:is>
-          <x:t>35</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N174" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O174" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P174" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q174" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R174" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="inlineStr">
         <x:is>
           <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B175" t="inlineStr">
         <x:is>
-          <x:t>10/07/2023</x:t>
+          <x:t>10/23/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C175" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D175" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E175" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F175" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="G175" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H175" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K175" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N175" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O175" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P175" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
@@ -17118,301 +17118,1313 @@
       </x:c>
       <x:c r="O186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B187" t="inlineStr">
         <x:is>
-          <x:t>07/29/2025</x:t>
+          <x:t>06/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C187" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D187" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E187" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="G187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I187" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L187" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M187" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O187" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R187" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>132253999</x:t>
         </x:is>
       </x:c>
       <x:c r="B188" t="inlineStr">
         <x:is>
-          <x:t>09/07/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C188" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D188" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E188" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>16.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="I188" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L188" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M188" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O188" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R188" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B189" t="inlineStr">
         <x:is>
+          <x:t>07/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L190" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M190" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
           <x:t>06/14/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C189" t="inlineStr">
+      <x:c r="C192" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D189" t="inlineStr">
+      <x:c r="D192" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="E189" t="inlineStr">
+      <x:c r="E192" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F189" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I189" t="inlineStr">
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
         <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="J189" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L189" t="inlineStr">
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L192" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="M189" t="inlineStr">
+      <x:c r="M192" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="N189" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R195" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L196" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M196" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="197">
+      <x:c r="A197" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B197" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C197" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D197" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E197" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F197" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G197" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H197" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K197" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N197" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O197" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P197" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q197" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R197" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="198">
+      <x:c r="A198" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B198" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C198" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D198" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E198" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F198" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G198" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H198" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K198" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N198" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O198" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P198" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q198" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R198" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="199">
+      <x:c r="A199" t="inlineStr">
+        <x:is>
+          <x:t>132253999</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B199" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C199" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D199" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E199" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F199" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G199" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H199" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K199" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N199" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O199" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P199" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q199" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R199" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="200">
+      <x:c r="A200" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B200" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C200" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D200" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E200" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F200" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G200" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H200" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K200" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N200" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O200" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P200" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q200" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R200" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>