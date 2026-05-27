--- v1 (2026-02-11)
+++ v2 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a9a9d8d6d44dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6c0f287d204ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R456b2d89fb974cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07d77f6cc5734122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R456b2d89fb974cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07d77f6cc5734122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>