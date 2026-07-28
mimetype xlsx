--- v2 (2026-05-27)
+++ v3 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6c0f287d204ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ccc00a48e64d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07d77f6cc5734122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41793377ee2b4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07d77f6cc5734122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41793377ee2b4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17023,28 +17023,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P185" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q185" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R185" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>