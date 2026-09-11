--- v5 (2026-07-26)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417650b11e874300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10946ed6fd2a4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26779416ed4f4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd51f0357a7ce433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26779416ed4f4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd51f0357a7ce433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42783,28 +42783,580 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O465" t="inlineStr">
         <x:is>
           <x:t>0.6</x:t>
         </x:is>
       </x:c>
       <x:c r="P465" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q465" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R465" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L466" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M466" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K467" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N467" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O467" t="inlineStr">
+        <x:is>
+          <x:t>0.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P467" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q467" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R467" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N468" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P468" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q468" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R468" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>08/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K469" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N469" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O469" t="inlineStr">
+        <x:is>
+          <x:t>1376.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P469" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q469" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R469" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K470" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N470" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O470" t="inlineStr">
+        <x:is>
+          <x:t>1375.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P470" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q470" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R470" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K471" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N471" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O471" t="inlineStr">
+        <x:is>
+          <x:t>1375.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P471" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q471" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R471" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>