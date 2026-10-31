--- v6 (2026-09-11)
+++ v7 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10946ed6fd2a4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d08ae389bf04573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd51f0357a7ce433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f233ba122184315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd51f0357a7ce433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f233ba122184315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43246,117 +43246,485 @@
       </x:c>
       <x:c r="O470" t="inlineStr">
         <x:is>
           <x:t>1375.98</x:t>
         </x:is>
       </x:c>
       <x:c r="P470" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q470" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R470" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L471" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M471" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N472" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P472" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q472" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R472" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
           <x:t>296990140</x:t>
         </x:is>
       </x:c>
-      <x:c r="B471" t="inlineStr">
+      <x:c r="B473" t="inlineStr">
         <x:is>
           <x:t>08/31/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C471" t="inlineStr">
+      <x:c r="C473" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D471" t="inlineStr">
+      <x:c r="D473" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
-      <x:c r="E471" t="inlineStr">
+      <x:c r="E473" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F471" t="inlineStr">
+      <x:c r="F473" t="inlineStr">
         <x:is>
           <x:t>8.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G471" t="inlineStr">
+      <x:c r="G473" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H471" t="inlineStr">
+      <x:c r="H473" t="inlineStr">
         <x:is>
           <x:t>2.6</x:t>
         </x:is>
       </x:c>
-      <x:c r="I471" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K471" t="inlineStr">
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K473" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
-      <x:c r="L471" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N471" t="inlineStr">
+      <x:c r="L473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N473" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O471" t="inlineStr">
+      <x:c r="O473" t="inlineStr">
         <x:is>
           <x:t>1375.85</x:t>
         </x:is>
       </x:c>
-      <x:c r="P471" t="inlineStr">
+      <x:c r="P473" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q471" t="inlineStr">
+      <x:c r="Q473" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R471" t="inlineStr">
+      <x:c r="R473" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K474" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N474" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O474" t="inlineStr">
+        <x:is>
+          <x:t>1375.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P474" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q474" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R474" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>09/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K475" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N475" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P475" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q475" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R475" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>