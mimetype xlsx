--- v7 (2026-10-31)
+++ v8 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d08ae389bf04573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re255c0c883e74139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f233ba122184315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02bc9606bace45d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f233ba122184315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02bc9606bace45d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>