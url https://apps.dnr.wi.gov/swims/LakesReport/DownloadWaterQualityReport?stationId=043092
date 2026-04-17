--- v2 (2026-02-25)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fd5811e71b44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692eafed1f384b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re100e9f404f64395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec96fc9c3bcd4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re100e9f404f64395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec96fc9c3bcd4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>