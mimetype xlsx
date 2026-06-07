--- v3 (2026-04-17)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692eafed1f384b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ebfd098dea4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec96fc9c3bcd4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9248f4a6f9b4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec96fc9c3bcd4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9248f4a6f9b4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -41495,28 +41495,764 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O451" t="inlineStr">
         <x:is>
           <x:t>0.85</x:t>
         </x:is>
       </x:c>
       <x:c r="P451" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q451" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R451" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>04/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K452" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N452" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P452" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q452" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R452" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L453" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N454" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P454" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q454" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R454" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K455" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N455" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O455" t="inlineStr">
+        <x:is>
+          <x:t>1.20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P455" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q455" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R455" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K456" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N456" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O456" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P456" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q456" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R456" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K457" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N457" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O457" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P457" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q457" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R457" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K458" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N458" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O458" t="inlineStr">
+        <x:is>
+          <x:t>1.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P458" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q458" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R458" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N459" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P459" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q459" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R459" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>