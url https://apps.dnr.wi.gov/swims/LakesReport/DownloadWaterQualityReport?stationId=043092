--- v4 (2026-06-07)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ebfd098dea4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417650b11e874300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9248f4a6f9b4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26779416ed4f4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9248f4a6f9b4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26779416ed4f4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42231,28 +42231,580 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O459" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P459" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q459" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R459" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K460" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N460" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O460" t="inlineStr">
+        <x:is>
+          <x:t>0.92</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P460" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q460" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R460" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L461" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M461" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N461" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K462" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N462" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O462" t="inlineStr">
+        <x:is>
+          <x:t>0.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P462" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q462" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R462" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K463" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N463" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O463" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P463" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q463" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R463" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>84063983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N464" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q464" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R464" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>296990140</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K465" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N465" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O465" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P465" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q465" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R465" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>