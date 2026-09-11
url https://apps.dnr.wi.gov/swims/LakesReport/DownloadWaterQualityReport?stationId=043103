--- v4 (2026-07-27)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f800f02d5640e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc5cf00723a4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf97ffd7da7b341bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a6778a3d7334731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf97ffd7da7b341bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a6778a3d7334731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7547,28 +7547,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O82" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P82" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q82" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R82" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>164051192</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>164051192</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>164051192</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>164051192</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>164051192</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>