--- v0 (2026-02-23)
+++ v1 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037e3afa39b54d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb7a25d864c47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7aabf644e30a4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7654c6fffd074738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aabf644e30a4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7654c6fffd074738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>