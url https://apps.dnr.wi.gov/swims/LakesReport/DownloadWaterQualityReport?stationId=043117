--- v1 (2026-05-26)
+++ v2 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb7a25d864c47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849ce284b71d4728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7654c6fffd074738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fcf692a945e453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7654c6fffd074738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fcf692a945e453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5339,28 +5339,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P58" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q58" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R58" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>319748450</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K59" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N59" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P59" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q59" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R59" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>