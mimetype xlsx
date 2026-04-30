--- v2 (2026-02-25)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f90fb2d3da4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec83a45a521408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5853c4592354fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb81fe1d0162b4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5853c4592354fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb81fe1d0162b4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>