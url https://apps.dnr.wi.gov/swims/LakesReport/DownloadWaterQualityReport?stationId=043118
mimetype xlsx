--- v3 (2026-04-30)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec83a45a521408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d00d1f2f40d44b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb81fe1d0162b4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re6b2ac7d6b2f415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb81fe1d0162b4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6b2ac7d6b2f415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8927,28 +8927,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>