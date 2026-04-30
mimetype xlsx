--- v3 (2026-03-05)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3975317ef7c14506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9592cb87a0a9420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb683303c08964551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6faf6cb4f0574795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb683303c08964551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6faf6cb4f0574795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>