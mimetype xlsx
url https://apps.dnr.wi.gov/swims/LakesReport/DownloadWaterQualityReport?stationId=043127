--- v4 (2026-04-30)
+++ v5 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9592cb87a0a9420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387b0fd1b4843b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6faf6cb4f0574795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a52477bac9d4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6faf6cb4f0574795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a52477bac9d4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>