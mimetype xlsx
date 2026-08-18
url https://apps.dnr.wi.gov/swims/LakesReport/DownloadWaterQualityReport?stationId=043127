--- v5 (2026-06-19)
+++ v6 (2026-08-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387b0fd1b4843b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5316b1bb349e44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5a52477bac9d4948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3a7ebffe5e1040c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a52477bac9d4948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a7ebffe5e1040c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10583,28 +10583,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O115" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P115" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q115" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R115" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q116" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>347578690</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>