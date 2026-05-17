--- v2 (2026-02-25)
+++ v3 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022fdfb3af9b4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e82d291a5c4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rea3d92ec19934597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd36cd8a4b7244fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea3d92ec19934597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd36cd8a4b7244fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22543,28 +22543,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B246" t="inlineStr">
+        <x:is>
+          <x:t>04/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C246" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D246" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E246" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L246" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>