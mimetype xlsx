--- v3 (2026-05-17)
+++ v4 (2026-07-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e82d291a5c4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4aa391a68514eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd36cd8a4b7244fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc970f995f25c4a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd36cd8a4b7244fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc970f995f25c4a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22635,28 +22635,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R246" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B247" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C247" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D247" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E247" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L247" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R247" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>