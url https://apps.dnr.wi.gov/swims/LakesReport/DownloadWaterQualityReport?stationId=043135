--- v4 (2026-07-24)
+++ v5 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4aa391a68514eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158aee39fb0a4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc970f995f25c4a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7996cee9e9d4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc970f995f25c4a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7996cee9e9d4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22819,28 +22819,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R248" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L249" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M249" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>