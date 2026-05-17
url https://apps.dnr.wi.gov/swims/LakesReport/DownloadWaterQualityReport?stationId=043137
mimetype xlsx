--- v0 (2026-02-25)
+++ v1 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8ea0669f1f4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a89bd469c949df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ab3d63f9f1b461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d5c7cb5d47749bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ab3d63f9f1b461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d5c7cb5d47749bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>