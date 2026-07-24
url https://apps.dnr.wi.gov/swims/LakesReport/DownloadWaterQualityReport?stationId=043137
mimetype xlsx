--- v1 (2026-05-17)
+++ v2 (2026-07-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a89bd469c949df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6d9e7d97804a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d5c7cb5d47749bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6772f19a6edb49fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d5c7cb5d47749bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6772f19a6edb49fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18495,28 +18495,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R201" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="202">
+      <x:c r="A202" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B202" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C202" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D202" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E202" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I202" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L202" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M202" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R202" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="203">
+      <x:c r="A203" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B203" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C203" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D203" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E203" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L203" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R203" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>