--- v2 (2026-07-24)
+++ v3 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6d9e7d97804a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R087587def6804ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6772f19a6edb49fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5d65d0d0d51d4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6772f19a6edb49fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d65d0d0d51d4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18679,28 +18679,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>