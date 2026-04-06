--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b01257e34be4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6475c9d754af477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5086ddebc5c64dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27dacbfa4a0d4507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5086ddebc5c64dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27dacbfa4a0d4507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>