--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6475c9d754af477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39eef5355694af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27dacbfa4a0d4507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb51442700fe34caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27dacbfa4a0d4507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb51442700fe34caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27051,28 +27051,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P294" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q294" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R294" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>8189041</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>