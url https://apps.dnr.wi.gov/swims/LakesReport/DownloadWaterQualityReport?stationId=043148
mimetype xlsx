--- v3 (2026-05-27)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39eef5355694af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f20c560cf524976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb51442700fe34caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91ece09111c846a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb51442700fe34caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91ece09111c846a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27143,28 +27143,580 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O295" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P295" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q295" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R295" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L296" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>8189041</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t>18.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K297" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N297" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P297" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q297" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R297" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M298" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>8189041</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K299" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N299" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P299" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q299" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R299" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>8189041</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t>18.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>5.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
+          <x:t>8189041</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B301" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C301" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D301" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E301" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F301" t="inlineStr">
+        <x:is>
+          <x:t>16.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G301" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H301" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K301" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N301" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P301" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q301" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R301" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>