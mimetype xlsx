--- v2 (2026-02-23)
+++ v3 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8588459fe634f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969b616b47ff43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rabe0a1a1b6334bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68db670d205945ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabe0a1a1b6334bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68db670d205945ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>