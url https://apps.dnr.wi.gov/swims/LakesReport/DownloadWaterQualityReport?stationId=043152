--- v3 (2026-04-17)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969b616b47ff43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd49f8154d54642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68db670d205945ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ee43bb8267c47b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68db670d205945ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ee43bb8267c47b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>