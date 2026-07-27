--- v4 (2026-06-07)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd49f8154d54642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc50fa24b14622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ee43bb8267c47b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcedf42a2b3dc4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ee43bb8267c47b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcedf42a2b3dc4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10031,28 +10031,948 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O109" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P109" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q109" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R109" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K110" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N110" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P110" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q110" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R110" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K111" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N111" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P111" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q111" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R111" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K112" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N112" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P112" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q112" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R112" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="113">
+      <x:c r="A113" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B113" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C113" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D113" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E113" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F113" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G113" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H113" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K113" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N113" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O113" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P113" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q113" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R113" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="114">
+      <x:c r="A114" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B114" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C114" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D114" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E114" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F114" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G114" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H114" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K114" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N114" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O114" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P114" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q114" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R114" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="115">
+      <x:c r="A115" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B115" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C115" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D115" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E115" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F115" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G115" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H115" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K115" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N115" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O115" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P115" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q115" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R115" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K118" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L118" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>397896190</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>