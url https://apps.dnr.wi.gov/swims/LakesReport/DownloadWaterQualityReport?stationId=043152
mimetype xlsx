--- v5 (2026-07-27)
+++ v6 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc50fa24b14622" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cf263588ef4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcedf42a2b3dc4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf6cac9cbe5d475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcedf42a2b3dc4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf6cac9cbe5d475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>