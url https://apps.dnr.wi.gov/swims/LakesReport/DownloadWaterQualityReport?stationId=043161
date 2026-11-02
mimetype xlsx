--- v6 (2026-09-12)
+++ v7 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc562ef92ca471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15e0c22c8d04960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R321b85545b1547cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R97657d5cefc14210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R321b85545b1547cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97657d5cefc14210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8559,28 +8559,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R93" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="94">
+      <x:c r="A94" t="inlineStr">
+        <x:is>
+          <x:t>8189933</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B94" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C94" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D94" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E94" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F94" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G94" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H94" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K94" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N94" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O94" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P94" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q94" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R94" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="95">
+      <x:c r="A95" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B95" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C95" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D95" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E95" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I95" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L95" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M95" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R95" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>8189933</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K96" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N96" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P96" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q96" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R96" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>