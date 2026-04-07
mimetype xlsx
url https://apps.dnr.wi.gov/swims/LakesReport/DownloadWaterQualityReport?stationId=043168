--- v2 (2026-02-18)
+++ v3 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0e37c816c345d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab93c0d7be343de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e127649944141de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ee96777414246d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e127649944141de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ee96777414246d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1202,209 +1202,485 @@
       </x:c>
       <x:c r="O13" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P13" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q13" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R13" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>357720852</x:t>
         </x:is>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
-          <x:t>08/06/2025</x:t>
+          <x:t>07/22/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="E14" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="G14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I14" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>37</x:t>
         </x:is>
       </x:c>
       <x:c r="L14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M14" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="inlineStr">
         <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C15" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D15" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E15" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I15" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M15" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R15" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B16" t="inlineStr">
+        <x:is>
+          <x:t>08/06/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C16" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D16" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E16" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F16" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G16" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H16" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K16" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N16" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O16" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P16" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q16" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R16" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B17" t="inlineStr">
+        <x:is>
           <x:t>08/27/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C15" t="inlineStr">
+      <x:c r="C17" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D15" t="inlineStr">
+      <x:c r="D17" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E15" t="inlineStr">
+      <x:c r="E17" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F15" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I15" t="inlineStr">
+      <x:c r="F17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I17" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="J15" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="M15" t="inlineStr">
+      <x:c r="J17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M17" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
-      <x:c r="N15" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K18" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N18" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P18" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q18" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R18" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>