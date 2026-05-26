--- v3 (2026-04-07)
+++ v4 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab93c0d7be343de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9ce3a75474d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6ee96777414246d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3031497c9bd44f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ee96777414246d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3031497c9bd44f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>