--- v4 (2026-05-26)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d9ce3a75474d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fdf1bf40f54d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd3031497c9bd44f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e2d6e2270174690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3031497c9bd44f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e2d6e2270174690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>