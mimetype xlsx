--- v2 (2026-02-23)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e210beade604939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d2a538afc4481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3edcfae8da1b4e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3cec232d85c41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3edcfae8da1b4e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3cec232d85c41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>