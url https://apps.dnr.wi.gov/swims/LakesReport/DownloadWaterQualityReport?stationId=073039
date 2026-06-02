--- v3 (2026-04-18)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d2a538afc4481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a0dc83e2ef4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3cec232d85c41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b20d671903a44bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3cec232d85c41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b20d671903a44bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26775,28 +26775,672 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P291" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q291" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R291" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>04/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L292" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t>6.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K293" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N293" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P293" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q293" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R293" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t>10.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t>13.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t>13.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K296" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N296" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P296" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q296" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R296" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K297" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N297" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P297" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q297" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R297" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K298" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N298" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P298" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q298" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R298" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>