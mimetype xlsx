--- v4 (2026-06-02)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a0dc83e2ef4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e175ae1660f4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b20d671903a44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d2dad93626d40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b20d671903a44bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d2dad93626d40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27419,28 +27419,672 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O298" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P298" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q298" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R298" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K299" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N299" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P299" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q299" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R299" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B301" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C301" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D301" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E301" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F301" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G301" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H301" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K301" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N301" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P301" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q301" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R301" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L302" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M302" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K303" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N303" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P303" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q303" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R303" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K304" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N304" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P304" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q304" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R304" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>