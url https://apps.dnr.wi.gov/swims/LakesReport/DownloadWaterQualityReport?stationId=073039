--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e175ae1660f4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c92cb7db25749f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d2dad93626d40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7512a57c4f1245f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d2dad93626d40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7512a57c4f1245f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27606,485 +27606,761 @@
       </x:c>
       <x:c r="O300" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P300" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q300" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R300" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="inlineStr">
         <x:is>
-          <x:t>318409204</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B301" t="inlineStr">
         <x:is>
-          <x:t>06/25/2026</x:t>
+          <x:t>06/26/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C301" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D301" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E301" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F301" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G301" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H301" t="inlineStr">
         <x:is>
-          <x:t>1.2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I301" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="J301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K301" t="inlineStr">
         <x:is>
-          <x:t>57</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L301" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c r="M301" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="N301" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P301" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q301" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R301" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>318409204</x:t>
         </x:is>
       </x:c>
       <x:c r="B302" t="inlineStr">
         <x:is>
-          <x:t>06/26/2026</x:t>
+          <x:t>07/03/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C302" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D302" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E302" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I302" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="L302" t="inlineStr">
         <x:is>
-          <x:t>56</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M302" t="inlineStr">
         <x:is>
-          <x:t>61</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R302" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="inlineStr">
         <x:is>
           <x:t>318409204</x:t>
         </x:is>
       </x:c>
       <x:c r="B303" t="inlineStr">
         <x:is>
-          <x:t>07/03/2026</x:t>
+          <x:t>07/12/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C303" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D303" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="E303" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F303" t="inlineStr">
         <x:is>
-          <x:t>5.25</x:t>
+          <x:t>6.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G303" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H303" t="inlineStr">
         <x:is>
-          <x:t>1.6</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="I303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K303" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="L303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N303" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O303" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P303" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q303" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R303" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="inlineStr">
         <x:is>
           <x:t>318409204</x:t>
         </x:is>
       </x:c>
       <x:c r="B304" t="inlineStr">
         <x:is>
-          <x:t>07/12/2026</x:t>
+          <x:t>07/17/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C304" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D304" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E304" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F304" t="inlineStr">
         <x:is>
-          <x:t>6.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G304" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H304" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K304" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N304" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P304" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q304" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R304" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
           <x:t>318409204</x:t>
         </x:is>
       </x:c>
-      <x:c r="B305" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="E305" t="inlineStr">
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F305" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G305" t="inlineStr">
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t>7.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H305" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="N305" t="inlineStr">
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O305" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P305" t="inlineStr">
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q305" t="inlineStr">
+      <x:c r="Q306" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R305" t="inlineStr">
+      <x:c r="R306" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>318409204</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t>5.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K307" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N307" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P307" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q307" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R307" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>