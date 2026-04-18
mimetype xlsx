--- v2 (2026-02-25)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e548862c2b342e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0783dc133fc04e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe4963b9ed514046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R184cd9438d764555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe4963b9ed514046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R184cd9438d764555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>