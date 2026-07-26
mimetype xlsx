--- v3 (2026-04-18)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0783dc133fc04e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f383fcb50a4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R184cd9438d764555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7d0af283d924bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R184cd9438d764555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7d0af283d924bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30639,28 +30639,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O333" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P333" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q333" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R333" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="335">
+      <x:c r="A335" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B335" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C335" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D335" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E335" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I335" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L335" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M335" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R335" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>