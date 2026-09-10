--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f383fcb50a4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra483a313240d48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7d0af283d924bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rceca903ba3684a37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7d0af283d924bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rceca903ba3684a37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30823,28 +30823,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O335" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P335" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q335" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R335" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B336" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C336" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D336" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E336" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I336" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L336" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M336" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>