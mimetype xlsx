--- v1 (2026-02-25)
+++ v2 (2026-05-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79db7c150f98453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d31268461914372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R72a700b99e28480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80718f49240e4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72a700b99e28480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80718f49240e4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>