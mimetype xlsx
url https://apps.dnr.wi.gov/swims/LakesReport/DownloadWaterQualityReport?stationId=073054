--- v2 (2026-05-21)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d31268461914372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17142ca5e9a4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R80718f49240e4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87a465f003cd4f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80718f49240e4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87a465f003cd4f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27235,28 +27235,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O296" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P296" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q296" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R296" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L297" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L298" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M298" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>193755530</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K299" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N299" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P299" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q299" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R299" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="300">
+      <x:c r="A300" t="inlineStr">
+        <x:is>
+          <x:t>193755530</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>