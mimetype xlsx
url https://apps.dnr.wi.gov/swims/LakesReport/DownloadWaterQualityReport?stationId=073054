--- v3 (2026-07-26)
+++ v4 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17142ca5e9a4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958b15982c934476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87a465f003cd4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d81fef8d5554629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87a465f003cd4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d81fef8d5554629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27514,117 +27514,393 @@
       </x:c>
       <x:c r="O299" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P299" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q299" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R299" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B300" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C300" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D300" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E300" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I300" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L300" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M300" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R300" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="301">
+      <x:c r="A301" t="inlineStr">
+        <x:is>
           <x:t>193755530</x:t>
         </x:is>
       </x:c>
-      <x:c r="B300" t="inlineStr">
+      <x:c r="B301" t="inlineStr">
         <x:is>
           <x:t>07/13/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C300" t="inlineStr">
+      <x:c r="C301" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D300" t="inlineStr">
+      <x:c r="D301" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="E300" t="inlineStr">
+      <x:c r="E301" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F300" t="inlineStr">
+      <x:c r="F301" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="G300" t="inlineStr">
+      <x:c r="G301" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H300" t="inlineStr">
+      <x:c r="H301" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I300" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K300" t="inlineStr">
+      <x:c r="I301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K301" t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
-      <x:c r="L300" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N300" t="inlineStr">
+      <x:c r="L301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N301" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O300" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P300" t="inlineStr">
+      <x:c r="O301" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P301" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q300" t="inlineStr">
+      <x:c r="Q301" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R300" t="inlineStr">
+      <x:c r="R301" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L302" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M302" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>193755530</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K303" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N303" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P303" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q303" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R303" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>