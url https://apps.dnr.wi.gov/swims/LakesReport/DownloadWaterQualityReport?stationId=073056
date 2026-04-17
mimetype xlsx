--- v0 (2026-02-25)
+++ v1 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54004760085f4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7796a4337fdc4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R37e1a0488d2745de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b50afd9e80c4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e1a0488d2745de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b50afd9e80c4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>