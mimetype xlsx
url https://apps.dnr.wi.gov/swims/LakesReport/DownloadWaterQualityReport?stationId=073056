--- v1 (2026-04-17)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7796a4337fdc4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4795d7b0c984458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b50afd9e80c4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3af70a0d90024d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b50afd9e80c4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3af70a0d90024d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>