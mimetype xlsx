--- v2 (2026-06-02)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4795d7b0c984458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0aec82487a4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3af70a0d90024d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R006282754b9c4731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3af70a0d90024d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R006282754b9c4731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>