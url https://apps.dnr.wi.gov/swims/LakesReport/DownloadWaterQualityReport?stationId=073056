--- v3 (2026-07-26)
+++ v4 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0aec82487a4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dbb3222f0649eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R006282754b9c4731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R280a11025e724cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R006282754b9c4731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280a11025e724cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22543,28 +22543,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O245" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P245" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q245" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R245" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B246" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C246" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D246" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E246" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I246" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L246" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M246" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R246" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>