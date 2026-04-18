--- v1 (2026-02-23)
+++ v2 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054cc9ef9b01447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfb2016bdc94eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd6ee058da0204c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4dfac9ef121249d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6ee058da0204c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dfac9ef121249d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>