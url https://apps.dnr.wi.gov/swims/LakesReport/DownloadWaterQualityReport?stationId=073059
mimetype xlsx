--- v2 (2026-04-18)
+++ v3 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfb2016bdc94eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76121a9702f94c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4dfac9ef121249d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra411065678794dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dfac9ef121249d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra411065678794dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>