--- v3 (2026-06-06)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76121a9702f94c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793c6f4718f24bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra411065678794dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R51e775b05ee04fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra411065678794dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51e775b05ee04fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>