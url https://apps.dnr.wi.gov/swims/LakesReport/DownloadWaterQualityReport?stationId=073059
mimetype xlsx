--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793c6f4718f24bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e835bb2d534de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R51e775b05ee04fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45351c5343154760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51e775b05ee04fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45351c5343154760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9295,28 +9295,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O101" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P101" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q101" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R101" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L102" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>