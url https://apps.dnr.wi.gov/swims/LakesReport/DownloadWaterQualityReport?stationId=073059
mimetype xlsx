--- v5 (2026-09-10)
+++ v6 (2026-10-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e835bb2d534de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b67ef4776141d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45351c5343154760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76c8bf945c4345ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45351c5343154760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76c8bf945c4345ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9387,28 +9387,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O102" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P102" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q102" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R102" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L103" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M103" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L104" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M104" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>