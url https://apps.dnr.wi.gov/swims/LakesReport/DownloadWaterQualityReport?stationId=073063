--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed4c3dd0cad47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe7b68d2ee4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R773053d18d9d443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ee5e120a0f64bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R773053d18d9d443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee5e120a0f64bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>