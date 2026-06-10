--- v2 (2026-04-06)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe7b68d2ee4d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5edea38a714141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ee5e120a0f64bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcadc6634acb84e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ee5e120a0f64bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcadc6634acb84e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>