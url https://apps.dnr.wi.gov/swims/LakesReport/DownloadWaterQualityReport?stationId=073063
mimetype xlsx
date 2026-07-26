--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5edea38a714141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3133a0dac60140c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcadc6634acb84e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R303a064ed8d34495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcadc6634acb84e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R303a064ed8d34495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17023,28 +17023,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R185" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>