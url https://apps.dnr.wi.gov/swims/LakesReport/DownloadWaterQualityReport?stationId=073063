--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3133a0dac60140c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc545a390f83415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R303a064ed8d34495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd461343af0343a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R303a064ed8d34495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd461343af0343a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17115,28 +17115,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R186" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>