--- v2 (2026-02-04)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6a33067c8743b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6be87b412644962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R51eb6165ab8e4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra017e5b9ef914967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51eb6165ab8e4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra017e5b9ef914967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>