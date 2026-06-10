--- v3 (2026-04-06)
+++ v4 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6be87b412644962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387e829ba12c4f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra017e5b9ef914967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a1c406f1a494bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra017e5b9ef914967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a1c406f1a494bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>