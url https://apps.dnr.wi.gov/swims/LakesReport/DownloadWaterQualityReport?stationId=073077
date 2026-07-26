--- v4 (2026-06-10)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R387e829ba12c4f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23afc227884d4668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0a1c406f1a494bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42fbe94acb6f41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a1c406f1a494bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42fbe94acb6f41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33491,28 +33491,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O364" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P364" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q364" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R364" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>05/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L365" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>