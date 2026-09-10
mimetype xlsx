--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23afc227884d4668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd960ca1a88b24d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42fbe94acb6f41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6aad29bb67e343d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42fbe94acb6f41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aad29bb67e343d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -33583,28 +33583,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R365" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L366" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M366" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>