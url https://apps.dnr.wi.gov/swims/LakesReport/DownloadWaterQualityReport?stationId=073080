--- v2 (2026-02-23)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887a55273ff0494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261029eafe784501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd70ada79e8a84667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2227e4bd37fd45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd70ada79e8a84667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2227e4bd37fd45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>