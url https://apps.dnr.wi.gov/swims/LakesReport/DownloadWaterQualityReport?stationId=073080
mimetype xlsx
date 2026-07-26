--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261029eafe784501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f928ad66c747c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2227e4bd37fd45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31265afa1fc44dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2227e4bd37fd45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31265afa1fc44dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -18679,28 +18679,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R203" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="204">
+      <x:c r="A204" t="inlineStr">
+        <x:is>
+          <x:t>271814374</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B204" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C204" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D204" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E204" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F204" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H204" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K204" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R204" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="205">
+      <x:c r="A205" t="inlineStr">
+        <x:is>
+          <x:t>271814374</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B205" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C205" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D205" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E205" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F205" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H205" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K205" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R205" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>