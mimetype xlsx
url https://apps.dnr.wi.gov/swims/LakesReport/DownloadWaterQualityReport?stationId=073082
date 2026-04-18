--- v2 (2026-02-23)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a8a64059834f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9ea1ebc2c444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9fc126ba2093454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R470754e267f44394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fc126ba2093454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R470754e267f44394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>