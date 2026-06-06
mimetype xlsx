--- v3 (2026-04-18)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9ea1ebc2c444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c2562b502a483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R470754e267f44394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9df8581438843cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R470754e267f44394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9df8581438843cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>