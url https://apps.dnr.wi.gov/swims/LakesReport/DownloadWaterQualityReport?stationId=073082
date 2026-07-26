--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c2562b502a483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59e567e40c74c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9df8581438843cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5765caf1cea34a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9df8581438843cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5765caf1cea34a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44807,28 +44807,488 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O487" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P487" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q487" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R487" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>199557787</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K488" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N488" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P488" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q488" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R488" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>199557787</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K489" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N489" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P489" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q489" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R489" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>199557787</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K490" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N490" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P490" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q490" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R490" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>199557787</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K491" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N491" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P491" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q491" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R491" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="492">
+      <x:c r="A492" t="inlineStr">
+        <x:is>
+          <x:t>199557787</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B492" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C492" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D492" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E492" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F492" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G492" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H492" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K492" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N492" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P492" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q492" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R492" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>