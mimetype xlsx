--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59e567e40c74c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350ab7a74fcf4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5765caf1cea34a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3c5d8160a3544546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5765caf1cea34a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c5d8160a3544546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>