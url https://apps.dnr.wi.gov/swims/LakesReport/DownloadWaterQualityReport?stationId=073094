--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232fa0489269494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1f88d0afc34be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7f691d58f9741c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e4695c7e68848a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7f691d58f9741c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e4695c7e68848a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>