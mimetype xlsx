--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1f88d0afc34be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc1e32a44844685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0e4695c7e68848a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R741c3a8ae2ef4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e4695c7e68848a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R741c3a8ae2ef4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>