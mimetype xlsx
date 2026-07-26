--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc1e32a44844685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8d64bcff1b4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R741c3a8ae2ef4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5ea0cc08c904c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R741c3a8ae2ef4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5ea0cc08c904c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27235,28 +27235,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O296" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P296" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q296" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R296" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L297" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M297" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>