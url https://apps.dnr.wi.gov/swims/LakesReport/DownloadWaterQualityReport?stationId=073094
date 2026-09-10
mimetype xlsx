--- v4 (2026-07-26)
+++ v5 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8d64bcff1b4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71728754009445b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd5ea0cc08c904c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92d86558a0774320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5ea0cc08c904c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92d86558a0774320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27327,28 +27327,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O297" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P297" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q297" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R297" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="298">
+      <x:c r="A298" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B298" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C298" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D298" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E298" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I298" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L298" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M298" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R298" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="299">
+      <x:c r="A299" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B299" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C299" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D299" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E299" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I299" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L299" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M299" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R299" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>