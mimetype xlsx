--- v2 (2026-02-23)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7698f1e0e954059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff3466b0b4f48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7cab8fc88844922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R96b1a4e06e624ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7cab8fc88844922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96b1a4e06e624ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>