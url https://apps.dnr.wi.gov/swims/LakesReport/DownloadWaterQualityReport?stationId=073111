--- v3 (2026-04-18)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff3466b0b4f48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efeaaf942b7455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R96b1a4e06e624ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref11aea4c6da4aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96b1a4e06e624ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref11aea4c6da4aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>