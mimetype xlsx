--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4efeaaf942b7455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca45e2525df4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref11aea4c6da4aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R16733c227685428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref11aea4c6da4aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16733c227685428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10767,28 +10767,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O117" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P117" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q117" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R117" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="118">
+      <x:c r="A118" t="inlineStr">
+        <x:is>
+          <x:t>348920118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B118" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C118" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D118" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E118" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F118" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G118" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H118" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K118" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N118" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O118" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P118" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q118" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R118" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="119">
+      <x:c r="A119" t="inlineStr">
+        <x:is>
+          <x:t>348920118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B119" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C119" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D119" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E119" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F119" t="inlineStr">
+        <x:is>
+          <x:t>8.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G119" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H119" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K119" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N119" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O119" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P119" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q119" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R119" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="120">
+      <x:c r="A120" t="inlineStr">
+        <x:is>
+          <x:t>348920118</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B120" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C120" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D120" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E120" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F120" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G120" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H120" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K120" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N120" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O120" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P120" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q120" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R120" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>