--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca45e2525df4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0287b4dcdef43ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R16733c227685428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re045456a07f04d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16733c227685428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re045456a07f04d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>