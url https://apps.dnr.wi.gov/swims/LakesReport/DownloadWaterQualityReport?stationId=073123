--- v6 (2026-09-10)
+++ v7 (2026-10-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24bbc323a2649fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd98be843fcd4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2f7807776634eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba778ca5920b4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2f7807776634eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba778ca5920b4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32574,158 +32574,158 @@
       </x:c>
       <x:c r="O354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P354" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q354" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R354" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="inlineStr">
         <x:is>
-          <x:t>64273543</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B355" t="inlineStr">
         <x:is>
           <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C355" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D355" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E355" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F355" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G355" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H355" t="inlineStr">
         <x:is>
-          <x:t>0.6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I355" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c r="J355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K355" t="inlineStr">
         <x:is>
-          <x:t>67</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L355" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="M355" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>66</x:t>
         </x:is>
       </x:c>
       <x:c r="N355" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O355" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P355" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q355" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R355" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="inlineStr">
         <x:is>
           <x:t>64273543</x:t>
         </x:is>
       </x:c>
       <x:c r="B356" t="inlineStr">
         <x:is>
-          <x:t>07/03/2026</x:t>
+          <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C356" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D356" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E356" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F356" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="G356" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H356" t="inlineStr">
         <x:is>
           <x:t>0.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I356" t="inlineStr">
         <x:is>
           <x:t/>
@@ -32763,480 +32763,756 @@
       </x:c>
       <x:c r="P356" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q356" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R356" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="inlineStr">
         <x:is>
           <x:t>64273543</x:t>
         </x:is>
       </x:c>
       <x:c r="B357" t="inlineStr">
         <x:is>
-          <x:t>07/10/2026</x:t>
+          <x:t>07/03/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C357" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D357" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E357" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F357" t="inlineStr">
         <x:is>
-          <x:t>1.5</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="G357" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H357" t="inlineStr">
         <x:is>
-          <x:t>0.5</x:t>
+          <x:t>0.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K357" t="inlineStr">
         <x:is>
-          <x:t>71</x:t>
+          <x:t>67</x:t>
         </x:is>
       </x:c>
       <x:c r="L357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N357" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O357" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P357" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q357" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R357" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="inlineStr">
         <x:is>
           <x:t>64273543</x:t>
         </x:is>
       </x:c>
       <x:c r="B358" t="inlineStr">
         <x:is>
-          <x:t>07/17/2026</x:t>
+          <x:t>07/10/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C358" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D358" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E358" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F358" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>1.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G358" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H358" t="inlineStr">
         <x:is>
-          <x:t>0.3</x:t>
+          <x:t>0.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K358" t="inlineStr">
         <x:is>
-          <x:t>77</x:t>
+          <x:t>71</x:t>
         </x:is>
       </x:c>
       <x:c r="L358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N358" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O358" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P358" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q358" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R358" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="inlineStr">
         <x:is>
           <x:t>64273543</x:t>
         </x:is>
       </x:c>
       <x:c r="B359" t="inlineStr">
         <x:is>
-          <x:t>07/27/2026</x:t>
+          <x:t>07/17/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C359" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D359" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E359" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F359" t="inlineStr">
         <x:is>
-          <x:t>1.75</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="G359" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H359" t="inlineStr">
         <x:is>
-          <x:t>0.5</x:t>
+          <x:t>0.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K359" t="inlineStr">
         <x:is>
-          <x:t>69</x:t>
+          <x:t>77</x:t>
         </x:is>
       </x:c>
       <x:c r="L359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N359" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P359" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q359" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R359" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>64273543</x:t>
         </x:is>
       </x:c>
       <x:c r="B360" t="inlineStr">
         <x:is>
-          <x:t>08/02/2026</x:t>
+          <x:t>07/27/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C360" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D360" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E360" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I360" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J360" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>69</x:t>
         </x:is>
       </x:c>
       <x:c r="L360" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M360" t="inlineStr">
         <x:is>
-          <x:t>59</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O360" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R360" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L361" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M361" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
           <x:t>64273543</x:t>
         </x:is>
       </x:c>
-      <x:c r="B361" t="inlineStr">
+      <x:c r="B362" t="inlineStr">
         <x:is>
           <x:t>08/02/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C361" t="inlineStr">
+      <x:c r="C362" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D361" t="inlineStr">
+      <x:c r="D362" t="inlineStr">
         <x:is>
           <x:t>02</x:t>
         </x:is>
       </x:c>
-      <x:c r="E361" t="inlineStr">
+      <x:c r="E362" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F361" t="inlineStr">
+      <x:c r="F362" t="inlineStr">
         <x:is>
           <x:t>2.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G361" t="inlineStr">
+      <x:c r="G362" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H361" t="inlineStr">
+      <x:c r="H362" t="inlineStr">
         <x:is>
           <x:t>0.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I361" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K361" t="inlineStr">
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K362" t="inlineStr">
         <x:is>
           <x:t>64</x:t>
         </x:is>
       </x:c>
-      <x:c r="L361" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N361" t="inlineStr">
+      <x:c r="L362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N362" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O361" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P361" t="inlineStr">
+      <x:c r="O362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P362" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q361" t="inlineStr">
+      <x:c r="Q362" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R361" t="inlineStr">
+      <x:c r="R362" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>09/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L363" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M363" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>64273543</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>09/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K364" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N364" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P364" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q364" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R364" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>