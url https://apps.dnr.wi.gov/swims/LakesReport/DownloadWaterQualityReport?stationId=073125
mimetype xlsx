--- v1 (2026-02-25)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396133f38a0f4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b4d54cffcf4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83c261a10cb241e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f0a4a3af1ef4735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83c261a10cb241e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f0a4a3af1ef4735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>