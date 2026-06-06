--- v2 (2026-04-19)
+++ v3 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b4d54cffcf4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494e17f3d974fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f0a4a3af1ef4735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4e9b017e75f41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f0a4a3af1ef4735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4e9b017e75f41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16379,28 +16379,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O178" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P178" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q178" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R178" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L179" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>