--- v3 (2026-06-06)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494e17f3d974fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130fa1ea35784310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4e9b017e75f41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7e3957f0a1e46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4e9b017e75f41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7e3957f0a1e46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16471,28 +16471,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L180" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M180" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>