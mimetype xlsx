--- v4 (2026-07-26)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130fa1ea35784310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f718eb6c244f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7e3957f0a1e46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd61428a3c97b49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7e3957f0a1e46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd61428a3c97b49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>