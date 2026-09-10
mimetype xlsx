--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f718eb6c244f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d888185c644c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd61428a3c97b49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8b96d12af1194be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd61428a3c97b49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b96d12af1194be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16474,117 +16474,1129 @@
       </x:c>
       <x:c r="O179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R179" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="inlineStr">
         <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N180" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P180" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q180" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N181" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P181" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q181" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B180" t="inlineStr">
+      <x:c r="B182" t="inlineStr">
         <x:is>
           <x:t>06/26/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C180" t="inlineStr">
+      <x:c r="C182" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D180" t="inlineStr">
+      <x:c r="D182" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
-      <x:c r="E180" t="inlineStr">
+      <x:c r="E182" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F180" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I180" t="inlineStr">
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
-      <x:c r="J180" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L180" t="inlineStr">
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L182" t="inlineStr">
         <x:is>
           <x:t>46</x:t>
         </x:is>
       </x:c>
-      <x:c r="M180" t="inlineStr">
+      <x:c r="M182" t="inlineStr">
         <x:is>
           <x:t>41</x:t>
         </x:is>
       </x:c>
-      <x:c r="N180" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R180" t="inlineStr">
+      <x:c r="N182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N183" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P183" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q183" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N184" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P184" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q184" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="185">
+      <x:c r="A185" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B185" t="inlineStr">
+        <x:is>
+          <x:t>07/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C185" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D185" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E185" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G185" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N185" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P185" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q185" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R185" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="186">
+      <x:c r="A186" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B186" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C186" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D186" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E186" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I186" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L186" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M186" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R186" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="187">
+      <x:c r="A187" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B187" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C187" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D187" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E187" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G187" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N187" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P187" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q187" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R187" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="188">
+      <x:c r="A188" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B188" t="inlineStr">
+        <x:is>
+          <x:t>08/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C188" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D188" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E188" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G188" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N188" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P188" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q188" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R188" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="189">
+      <x:c r="A189" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B189" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C189" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D189" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E189" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G189" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N189" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P189" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q189" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R189" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="190">
+      <x:c r="A190" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B190" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C190" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D190" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E190" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G190" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N190" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P190" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q190" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R190" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>8189513</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>