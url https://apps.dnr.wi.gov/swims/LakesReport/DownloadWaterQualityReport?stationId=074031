--- v2 (2026-02-23)
+++ v3 (2026-06-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2817c747fb4f4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9fdf8483f242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1db2af31add84f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a7d6f7ecbef4f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1db2af31add84f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a7d6f7ecbef4f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5431,28 +5431,488 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P59" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q59" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R59" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>301390177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K60" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N60" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q60" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R60" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>301390177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N61" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P61" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q61" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R61" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>301390177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N62" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P62" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q62" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R62" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="inlineStr">
+        <x:is>
+          <x:t>301390177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B63" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C63" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D63" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E63" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F63" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G63" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H63" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K63" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N63" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O63" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P63" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q63" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R63" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>301390177</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>04/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K64" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N64" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P64" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q64" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R64" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>