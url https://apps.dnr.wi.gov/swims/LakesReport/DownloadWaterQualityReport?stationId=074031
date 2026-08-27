--- v3 (2026-06-14)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9fdf8483f242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc20e67a5b243f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a7d6f7ecbef4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra19eb01e205944a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a7d6f7ecbef4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra19eb01e205944a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>