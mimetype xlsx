--- v2 (2026-03-15)
+++ v3 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f802f60f43140e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda6963a82f543ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18b0d616fa854ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb15b545668884ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18b0d616fa854ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb15b545668884ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>