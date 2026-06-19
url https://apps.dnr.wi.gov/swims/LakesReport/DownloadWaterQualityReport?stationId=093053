--- v3 (2026-05-01)
+++ v4 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda6963a82f543ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61b2241bd744310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb15b545668884ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cad976181824535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb15b545668884ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cad976181824535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -38919,28 +38919,580 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O423" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P423" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q423" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R423" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>348921492</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>10/12/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K424" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N424" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P424" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q424" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R424" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>114455531</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>10/26/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K425" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N425" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P425" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q425" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R425" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>04/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L426" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>348921492</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>04/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K427" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N427" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P427" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q427" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R427" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>348921492</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K428" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N428" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P428" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q428" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R428" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>348921492</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K429" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N429" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P429" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q429" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R429" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>