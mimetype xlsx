--- v2 (2026-03-05)
+++ v3 (2026-04-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271ca2102d1c421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4b9413b09c46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75e64857bc2c4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R044d9558f9f44b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75e64857bc2c4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R044d9558f9f44b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -40483,28 +40483,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P440" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R440" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>04/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K441" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N441" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P441" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q441" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R441" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>04/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K442" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N442" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q442" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R442" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>