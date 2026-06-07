--- v3 (2026-04-21)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4b9413b09c46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f57c238a8f84a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R044d9558f9f44b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00e64f819d1c495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R044d9558f9f44b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00e64f819d1c495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -40667,28 +40667,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O442" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P442" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q442" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R442" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K443" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N443" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P443" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q443" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R443" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K444" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N444" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P444" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q444" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R444" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>