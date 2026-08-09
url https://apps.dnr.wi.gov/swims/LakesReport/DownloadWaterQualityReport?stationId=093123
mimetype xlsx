--- v4 (2026-06-07)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f57c238a8f84a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fff13015ce34240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00e64f819d1c495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4cb301658eba4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00e64f819d1c495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4cb301658eba4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -40851,28 +40851,304 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O444" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P444" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q444" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R444" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K445" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N445" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P445" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q445" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R445" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K446" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N446" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P446" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q446" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R446" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>120160921</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K447" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N447" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P447" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q447" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R447" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>