--- v3 (2026-03-05)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c64510661c84d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re335f292996c4992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R69ebd438ee8249aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f5d0be8179a407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69ebd438ee8249aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f5d0be8179a407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>