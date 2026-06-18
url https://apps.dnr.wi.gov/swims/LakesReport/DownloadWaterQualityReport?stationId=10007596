--- v4 (2026-04-30)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re335f292996c4992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f986667c6b467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4f5d0be8179a407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4bfc1468bab4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f5d0be8179a407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4bfc1468bab4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10583,28 +10583,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O115" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P115" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q115" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R115" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="116">
+      <x:c r="A116" t="inlineStr">
+        <x:is>
+          <x:t>351457077</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B116" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C116" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D116" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E116" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F116" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G116" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H116" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K116" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N116" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O116" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P116" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q116" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R116" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>