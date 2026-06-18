--- v5 (2026-06-18)
+++ v6 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f986667c6b467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06da73411a374773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4bfc1468bab4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc3a764f313004204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4bfc1468bab4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3a764f313004204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>