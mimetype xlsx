--- v6 (2026-06-18)
+++ v7 (2026-08-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06da73411a374773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544eb137f4b74815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc3a764f313004204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R72282043a25f400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3a764f313004204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R72282043a25f400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -10675,28 +10675,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O116" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P116" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q116" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R116" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="117">
+      <x:c r="A117" t="inlineStr">
+        <x:is>
+          <x:t>351457077</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B117" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C117" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D117" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E117" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F117" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G117" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H117" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K117" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N117" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O117" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P117" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q117" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R117" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>