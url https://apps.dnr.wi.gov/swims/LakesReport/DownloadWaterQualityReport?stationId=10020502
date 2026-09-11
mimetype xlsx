--- v3 (2026-07-26)
+++ v4 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R843ac15137b24983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2acbc52a86a47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9e3fd75b3b24437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e14a7a99329440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9e3fd75b3b24437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e14a7a99329440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3803,51 +3803,51 @@
           <x:t>31846018</x:t>
         </x:is>
       </x:c>
       <x:c r="B42" t="inlineStr">
         <x:is>
           <x:t>07/07/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="C42" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D42" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E42" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="F42" t="inlineStr">
         <x:is>
-          <x:t>26.3</x:t>
+          <x:t>26.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G42" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H42" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="I42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J42" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K42" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
@@ -3900,179 +3900,1007 @@
           <x:t>08/04/2022</x:t>
         </x:is>
       </x:c>
       <x:c r="C43" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D43" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="E43" t="inlineStr">
         <x:is>
           <x:t>2022</x:t>
         </x:is>
       </x:c>
       <x:c r="F43" t="inlineStr">
         <x:is>
           <x:t>23.2</x:t>
         </x:is>
       </x:c>
       <x:c r="G43" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H43" t="inlineStr">
         <x:is>
           <x:t>7.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K43" t="inlineStr">
         <x:is>
           <x:t>32</x:t>
         </x:is>
       </x:c>
       <x:c r="L43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N43" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O43" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P43" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q43" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R43" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="inlineStr">
         <x:is>
           <x:t>31846018</x:t>
         </x:is>
       </x:c>
       <x:c r="B44" t="inlineStr">
         <x:is>
+          <x:t>07/16/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C44" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D44" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E44" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G44" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N44" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O44" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P44" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q44" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R44" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>2023</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K45" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N45" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P45" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q45" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R45" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t>20.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K46" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N46" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P46" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q46" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R46" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
           <x:t>07/16/2024</x:t>
         </x:is>
       </x:c>
-      <x:c r="C44" t="inlineStr">
+      <x:c r="C47" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D44" t="inlineStr">
+      <x:c r="D47" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E44" t="inlineStr">
+      <x:c r="E47" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
-      <x:c r="F44" t="inlineStr">
+      <x:c r="F47" t="inlineStr">
         <x:is>
           <x:t>20.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G44" t="inlineStr">
+      <x:c r="G47" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H44" t="inlineStr">
+      <x:c r="H47" t="inlineStr">
         <x:is>
           <x:t>6.2</x:t>
         </x:is>
       </x:c>
-      <x:c r="I44" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K44" t="inlineStr">
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K47" t="inlineStr">
         <x:is>
           <x:t>34</x:t>
         </x:is>
       </x:c>
-      <x:c r="L44" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N44" t="inlineStr">
+      <x:c r="L47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N47" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O44" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P44" t="inlineStr">
+      <x:c r="O47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P47" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q44" t="inlineStr">
+      <x:c r="Q47" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R44" t="inlineStr">
+      <x:c r="R47" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t>21.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K48" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N48" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P48" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q48" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R48" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t>20.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K49" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N49" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P49" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q49" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R49" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t>20.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K50" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N50" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P50" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q50" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R50" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K51" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N51" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P51" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q51" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R51" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t>20.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K52" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N52" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P52" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q52" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R52" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>31846018</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K53" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N53" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P53" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q53" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R53" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>