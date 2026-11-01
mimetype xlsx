--- v4 (2026-09-11)
+++ v5 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2acbc52a86a47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d95c300755452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e14a7a99329440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rda708e46e1254ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e14a7a99329440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda708e46e1254ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>