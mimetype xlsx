--- v2 (2026-03-01)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3486fc4d23254a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768eef8b8fa94291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raaf1e34bdc684ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R367ac1ecebbc4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raaf1e34bdc684ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R367ac1ecebbc4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>