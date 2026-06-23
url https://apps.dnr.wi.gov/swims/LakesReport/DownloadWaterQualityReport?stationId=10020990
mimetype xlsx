--- v3 (2026-04-18)
+++ v4 (2026-06-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768eef8b8fa94291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd7403e7abf46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R367ac1ecebbc4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa88e750e71d46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R367ac1ecebbc4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa88e750e71d46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>