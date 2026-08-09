--- v4 (2026-06-23)
+++ v5 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd7403e7abf46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb8d5ee678940ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa88e750e71d46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe0b42a6557a4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa88e750e71d46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe0b42a6557a4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -187,28 +187,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R2" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="inlineStr">
+        <x:is>
+          <x:t>114455531</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C3" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D3" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E3" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I3" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M3" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R3" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>