--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ead15b88a5448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10c14c44ba145af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R051a56b41c8c4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R240d1da5083e4436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R051a56b41c8c4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R240d1da5083e4436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14539,28 +14539,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O158" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P158" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q158" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R158" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L159" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M159" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>