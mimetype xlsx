--- v6 (2026-09-08)
+++ v7 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebc8146ff5b4732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04a7ed2bb074d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a23695fdc4d4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R364a53bab8284bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a23695fdc4d4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R364a53bab8284bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7366,209 +7366,669 @@
       </x:c>
       <x:c r="O80" t="inlineStr">
         <x:is>
           <x:t>1672.3</x:t>
         </x:is>
       </x:c>
       <x:c r="P80" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q80" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R80" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>19292971</x:t>
         </x:is>
       </x:c>
       <x:c r="B81" t="inlineStr">
         <x:is>
-          <x:t>06/26/2026</x:t>
+          <x:t>04/26/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C81" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D81" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E81" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I81" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L81" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M81" t="inlineStr">
         <x:is>
-          <x:t>42</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="inlineStr">
         <x:is>
+          <x:t>358170943</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K82" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N82" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O82" t="inlineStr">
+        <x:is>
+          <x:t>1672.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P82" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q82" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R82" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>19292968</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>05/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t>1672.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>358170943</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>358170943</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t>1672.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B82" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="E82" t="inlineStr">
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F82" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="L82" t="inlineStr">
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>19292973</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
-      <x:c r="M82" t="inlineStr">
-[...26 lines deleted...]
-          <x:t/>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t>1672.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>