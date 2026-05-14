--- v3 (2026-03-28)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10463209ee014acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a0082cef1946e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R69ca866f0cc24a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42e5681e20e744b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69ca866f0cc24a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42e5681e20e744b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>