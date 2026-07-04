--- v4 (2026-05-14)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a0082cef1946e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f720b9e35234165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42e5681e20e744b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55069605e6d349d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42e5681e20e744b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55069605e6d349d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9755,28 +9755,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O106" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P106" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q106" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R106" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="107">
+      <x:c r="A107" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L107" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M107" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>