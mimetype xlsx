--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f720b9e35234165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033c0b77099f46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55069605e6d349d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a90e5913e304217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55069605e6d349d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a90e5913e304217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9758,117 +9758,577 @@
       </x:c>
       <x:c r="O106" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P106" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q106" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R106" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="inlineStr">
         <x:is>
+          <x:t>408205320</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B107" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C107" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D107" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E107" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F107" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G107" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H107" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K107" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N107" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P107" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q107" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R107" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="108">
+      <x:c r="A108" t="inlineStr">
+        <x:is>
+          <x:t>408191850</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B108" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C108" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D108" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E108" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F108" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G108" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H108" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K108" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N108" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P108" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q108" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R108" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="109">
+      <x:c r="A109" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B107" t="inlineStr">
+      <x:c r="B109" t="inlineStr">
         <x:is>
           <x:t>06/13/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C107" t="inlineStr">
+      <x:c r="C109" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D107" t="inlineStr">
+      <x:c r="D109" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
-      <x:c r="E107" t="inlineStr">
+      <x:c r="E109" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F107" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I107" t="inlineStr">
+      <x:c r="F109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I109" t="inlineStr">
         <x:is>
           <x:t>4</x:t>
         </x:is>
       </x:c>
-      <x:c r="J107" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L107" t="inlineStr">
+      <x:c r="J109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L109" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
-      <x:c r="M107" t="inlineStr">
+      <x:c r="M109" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
-      <x:c r="N107" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R109" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="110">
+      <x:c r="A110" t="inlineStr">
+        <x:is>
+          <x:t>36729812</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B110" t="inlineStr">
+        <x:is>
+          <x:t>06/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C110" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D110" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E110" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F110" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G110" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H110" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K110" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N110" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O110" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P110" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q110" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R110" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="111">
+      <x:c r="A111" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B111" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C111" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D111" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E111" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I111" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L111" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M111" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R111" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="112">
+      <x:c r="A112" t="inlineStr">
+        <x:is>
+          <x:t>36729812</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B112" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C112" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D112" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E112" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F112" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G112" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H112" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K112" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N112" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O112" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P112" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q112" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R112" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>