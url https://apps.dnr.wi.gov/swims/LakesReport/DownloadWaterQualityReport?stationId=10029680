--- v1 (2026-03-28)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a95d026ec8640e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f773797d2b94f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7b4bc6a4683b496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f25d087502843bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b4bc6a4683b496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f25d087502843bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7087,28 +7087,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P77" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q77" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R77" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>18138048</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>