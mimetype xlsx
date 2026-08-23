--- v2 (2026-06-02)
+++ v3 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f773797d2b94f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fabaec24920487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f25d087502843bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe72235d028040df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f25d087502843bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe72235d028040df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5894,342 +5894,342 @@
       </x:c>
       <x:c r="O64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R64" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="inlineStr">
         <x:is>
-          <x:t>194922992</x:t>
+          <x:t>196680133</x:t>
         </x:is>
       </x:c>
       <x:c r="B65" t="inlineStr">
         <x:is>
-          <x:t>06/19/2023</x:t>
+          <x:t>05/15/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C65" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D65" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E65" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F65" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="G65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H65" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>1.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K65" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="L65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R65" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B66" t="inlineStr">
         <x:is>
-          <x:t>07/17/2023</x:t>
+          <x:t>06/19/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C66" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D66" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E66" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F66" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="G66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H66" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K66" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R66" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B67" t="inlineStr">
         <x:is>
-          <x:t>08/15/2023</x:t>
+          <x:t>07/17/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C67" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D67" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E67" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F67" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="G67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H67" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K67" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R67" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B68" t="inlineStr">
         <x:is>
-          <x:t>09/18/2023</x:t>
+          <x:t>08/15/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C68" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D68" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E68" t="inlineStr">
         <x:is>
           <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F68" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H68" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I68" t="inlineStr">
         <x:is>
           <x:t/>
@@ -6267,940 +6267,1308 @@
       </x:c>
       <x:c r="P68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B69" t="inlineStr">
         <x:is>
-          <x:t>05/13/2024</x:t>
+          <x:t>09/18/2023</x:t>
         </x:is>
       </x:c>
       <x:c r="C69" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D69" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E69" t="inlineStr">
         <x:is>
-          <x:t>2024</x:t>
+          <x:t>2023</x:t>
         </x:is>
       </x:c>
       <x:c r="F69" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H69" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K69" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B70" t="inlineStr">
         <x:is>
-          <x:t>06/18/2024</x:t>
+          <x:t>05/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C70" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D70" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E70" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F70" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G70" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H70" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K70" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N70" t="inlineStr">
         <x:is>
-          <x:t>HIGH</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P70" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q70" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R70" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B71" t="inlineStr">
         <x:is>
-          <x:t>07/15/2024</x:t>
+          <x:t>06/18/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C71" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D71" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E71" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F71" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G71" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H71" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K71" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N71" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O71" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P71" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q71" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R71" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B72" t="inlineStr">
         <x:is>
-          <x:t>08/13/2024</x:t>
+          <x:t>07/15/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C72" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D72" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="E72" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F72" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G72" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H72" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K72" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N72" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O72" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P72" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q72" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R72" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B73" t="inlineStr">
         <x:is>
-          <x:t>09/17/2024</x:t>
+          <x:t>08/13/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C73" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D73" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E73" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F73" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G73" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H73" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K73" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N73" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P73" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q73" t="inlineStr">
         <x:is>
-          <x:t>BLUE</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R73" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B74" t="inlineStr">
         <x:is>
-          <x:t>06/10/2025</x:t>
+          <x:t>09/17/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C74" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D74" t="inlineStr">
         <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2024</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="E74" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="G74" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H74" t="inlineStr">
         <x:is>
-          <x:t>4.6</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K74" t="inlineStr">
         <x:is>
-          <x:t>38</x:t>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N74" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O74" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P74" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q74" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R74" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>07/14/2025</x:t>
+          <x:t>06/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E75" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F75" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="G75" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H75" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t>4.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K75" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>38</x:t>
         </x:is>
       </x:c>
       <x:c r="L75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N75" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P75" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q75" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R75" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>07/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E76" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F76" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G76" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H76" t="inlineStr">
         <x:is>
-          <x:t>3.3</x:t>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K76" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N76" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P76" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q76" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R76" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="inlineStr">
         <x:is>
           <x:t>194922992</x:t>
         </x:is>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
-          <x:t>09/16/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E77" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F77" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="G77" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H77" t="inlineStr">
         <x:is>
-          <x:t>3.6</x:t>
+          <x:t>3.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K77" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t>43</x:t>
         </x:is>
       </x:c>
       <x:c r="L77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N77" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P77" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q77" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R77" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="inlineStr">
         <x:is>
+          <x:t>194922992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
           <x:t>18138048</x:t>
         </x:is>
       </x:c>
-      <x:c r="B78" t="inlineStr">
+      <x:c r="B79" t="inlineStr">
         <x:is>
           <x:t>05/11/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C78" t="inlineStr">
+      <x:c r="C79" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D78" t="inlineStr">
+      <x:c r="D79" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="E78" t="inlineStr">
+      <x:c r="E79" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F78" t="inlineStr">
+      <x:c r="F79" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
-      <x:c r="G78" t="inlineStr">
+      <x:c r="G79" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H78" t="inlineStr">
+      <x:c r="H79" t="inlineStr">
         <x:is>
           <x:t>2.4</x:t>
         </x:is>
       </x:c>
-      <x:c r="I78" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K78" t="inlineStr">
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K79" t="inlineStr">
         <x:is>
           <x:t>47</x:t>
         </x:is>
       </x:c>
-      <x:c r="L78" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N78" t="inlineStr">
+      <x:c r="L79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N79" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O78" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P78" t="inlineStr">
+      <x:c r="O79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P79" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q78" t="inlineStr">
+      <x:c r="Q79" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R78" t="inlineStr">
+      <x:c r="R79" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K80" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N80" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P80" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q80" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R80" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K81" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N81" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P81" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q81" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R81" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>401632729</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K82" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N82" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P82" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q82" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R82" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>