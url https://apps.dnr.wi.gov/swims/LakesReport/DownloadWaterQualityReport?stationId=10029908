--- v2 (2026-02-20)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2570b1352a104817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47ff5504f854275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raab8727c16f947f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfaccb7d37cc24026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raab8727c16f947f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfaccb7d37cc24026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>