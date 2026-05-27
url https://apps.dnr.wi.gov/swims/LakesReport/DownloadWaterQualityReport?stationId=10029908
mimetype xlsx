--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47ff5504f854275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc088a881cb0499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfaccb7d37cc24026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc04276cf56a54016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfaccb7d37cc24026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc04276cf56a54016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6995,28 +6995,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P76" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q76" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R76" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>164047646</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t>18.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>5.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K77" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N77" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P77" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q77" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R77" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>164047646</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K78" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N78" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P78" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q78" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R78" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>