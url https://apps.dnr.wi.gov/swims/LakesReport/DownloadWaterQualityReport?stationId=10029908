--- v4 (2026-05-27)
+++ v5 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc088a881cb0499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fc0f157b7f499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc04276cf56a54016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R843984f597494f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc04276cf56a54016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R843984f597494f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7179,28 +7179,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O78" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P78" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q78" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R78" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>164047646</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>06/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K79" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N79" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P79" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q79" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R79" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>164047646</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K80" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N80" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P80" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q80" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R80" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>164047646</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K81" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N81" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P81" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q81" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R81" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>